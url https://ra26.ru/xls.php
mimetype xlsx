--- v0 (2026-08-25)
+++ v1 (2026-10-15)
@@ -18,1223 +18,1259 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Баннерный щит" sheetId="1" r:id="rId4"/>
     <sheet name="Призматрон" sheetId="2" r:id="rId5"/>
     <sheet name="Лайтбокс" sheetId="3" r:id="rId6"/>
     <sheet name="Сити-формат" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="394">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="406">
   <si>
     <t>Размещение</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Сторона</t>
   </si>
   <si>
     <t>Свободен от</t>
   </si>
   <si>
     <t>Занято до</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Монтаж</t>
   </si>
   <si>
     <t>Направление</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>07 </t>
   </si>
   <si>
     <t>Баннерный щит </t>
   </si>
   <si>
     <t>Автодорога «Георгиевск-Мин. Воды» </t>
   </si>
   <si>
     <t>рядом со зданием ул. Октябрьская, 146 (на выезде из г. Георгиевска в сторону г. Мин-Воды) </t>
   </si>
   <si>
-    <t>А Ра+Лимонад </t>
+    <t>А Ра </t>
   </si>
   <si>
     <t>01.10.2026 </t>
   </si>
   <si>
     <t>11000 </t>
   </si>
   <si>
     <t>в сторону Подгорной. монтаж баннера 2900р. </t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
-    <t>11 </t>
-[...13 lines deleted...]
-  <si>
     <t>14 </t>
   </si>
   <si>
     <t>Автомобильная дорога Кочубей-Минеральные Воды, 329км+900 км, слева </t>
   </si>
   <si>
-    <t>А+РА+Лимонад  </t>
+    <t>А+РА </t>
+  </si>
+  <si>
+    <t>01.09.2026 </t>
   </si>
   <si>
     <t>10000 </t>
   </si>
   <si>
     <t>монтаж баннера 2900р. </t>
   </si>
   <si>
     <t>16 </t>
   </si>
   <si>
     <t>Автомобильная дорога Георгиевск-Новопавловск, 11км+100 м, слева </t>
   </si>
   <si>
-    <t>Б Ра Чёрн.Фон+ВыборыСоц </t>
+    <t>Б Ра Чёрн.Фон+ПраймЮг10.11 </t>
   </si>
   <si>
     <t>20.09.2026 </t>
   </si>
   <si>
     <t>9500 </t>
   </si>
   <si>
     <t>17 </t>
   </si>
   <si>
     <t>Автомобильная дорога Георгиевск-Новопавловск, 12+100, слева </t>
   </si>
   <si>
-    <t>А  +Лимонад </t>
+    <t>А  +РА </t>
   </si>
   <si>
     <t>12000 </t>
   </si>
   <si>
-    <t>Б РаСтар2сайта+ВыборыСоц </t>
+    <t>Б РаСтар2сайта </t>
+  </si>
+  <si>
+    <t>19 </t>
+  </si>
+  <si>
+    <t>ул. Октябрьская, 142  </t>
+  </si>
+  <si>
+    <t>А +РА </t>
+  </si>
+  <si>
+    <t>15000 </t>
+  </si>
+  <si>
+    <t>20 </t>
+  </si>
+  <si>
+    <t>Автодорога «Кочубей-Нефтекумск-Зеленокумск-Минеральные Воды» факт 313км+280м (справа) «313км+500м»на схеме </t>
+  </si>
+  <si>
+    <t>Б+РаНов? ЖК Кристал </t>
+  </si>
+  <si>
+    <t>15.10.2026 </t>
+  </si>
+  <si>
+    <t>в сторону г. Георгиевска из ст.Александрии </t>
   </si>
   <si>
     <t>22 </t>
   </si>
   <si>
     <t>Автодорога «Кочубей-Нефтекумск-Зеленокумск-Минеральные Воды» факт 311км+680м (слева) «312км+100м»на схеме </t>
   </si>
   <si>
-    <t>Б РА+ВыборыСоц. </t>
+    <t>Б Ра </t>
   </si>
   <si>
     <t>из с. Обильное в сторону ст. Александрия </t>
   </si>
   <si>
     <t>23 </t>
   </si>
   <si>
     <t>ул. Октябрьская, 96  </t>
   </si>
   <si>
     <t>на территории, прилегающей к ЗАО «АРЗ КПС» </t>
   </si>
   <si>
-    <t>Б+РаОчСтарДем+ВыборыРуб  </t>
+    <t>Б+РаСтар </t>
+  </si>
+  <si>
+    <t>21.09.2026 </t>
   </si>
   <si>
     <t>16000 </t>
   </si>
   <si>
     <t>25 </t>
   </si>
   <si>
     <t>Автомобильная дорога Георгиевск-Новопавловск 16км + 150м  слева  </t>
   </si>
   <si>
-    <t>Б+Ра+ВыборыСоц. </t>
+    <t>А +ОтельАрго </t>
+  </si>
+  <si>
+    <t>15.11.2026 </t>
+  </si>
+  <si>
+    <t>Б+Ра </t>
+  </si>
+  <si>
+    <t>27 </t>
+  </si>
+  <si>
+    <t>г.Георгиевск ,ул.Октябрьская ,слева в районе АЗС  </t>
+  </si>
+  <si>
+    <t>район АЗС «Лукойл» </t>
+  </si>
+  <si>
+    <t>Б Ра новый+АбраменкоС.П.25.05-25.11 </t>
+  </si>
+  <si>
+    <t>25.11.2026 </t>
   </si>
   <si>
     <t>28 </t>
   </si>
   <si>
     <t>Автодорога  Кочубей-Мин.Воды 308км.+70м. слева </t>
   </si>
   <si>
-    <t>Б Ра+ВыборыРуб. </t>
+    <t>30  </t>
+  </si>
+  <si>
+    <t>Автодорога «Кочубей – Нефтекумск – Зеленокумск - Минеральные Воды» 293 км +700 м, справа  </t>
+  </si>
+  <si>
+    <t>Б РА+СВО Еремеев </t>
+  </si>
+  <si>
+    <t>31.12.2026 </t>
   </si>
   <si>
     <t>33 </t>
   </si>
   <si>
     <t>Автодорога «Кочубей-Нефтекумск-Зеленокумск-Мин.Воды» 309км+100м, справа </t>
   </si>
   <si>
-    <t>Б Ра старый+ВыборыСоц </t>
+    <t>А +ОтельАргоСходят </t>
   </si>
   <si>
     <t>монтаж 2900р. </t>
   </si>
   <si>
+    <t>Б Ра старый </t>
+  </si>
+  <si>
     <t>36 </t>
   </si>
   <si>
     <t>ул. Калинина </t>
   </si>
   <si>
     <t>справа, напротив кафе «Встреча». Есть освещение. </t>
   </si>
   <si>
+    <t>19000 </t>
+  </si>
+  <si>
+    <t>Монтаж баннера 2900р </t>
+  </si>
+  <si>
+    <t>38 </t>
+  </si>
+  <si>
+    <t>Автомобильная дорога «Пятигорск - Георгиевск», 13 км+370м, слева </t>
+  </si>
+  <si>
+    <t>Ра(наклейка) </t>
+  </si>
+  <si>
+    <t>монтаж баннера 2900р.  </t>
+  </si>
+  <si>
+    <t>R03 </t>
+  </si>
+  <si>
+    <t>г. Георгиевск, ул. Калинина, 139 (возле Стелы «Георгиевск») </t>
+  </si>
+  <si>
+    <t>за стелой «Георгиевск» </t>
+  </si>
+  <si>
+    <t>17000 </t>
+  </si>
+  <si>
+    <t>Монтаж баннера 2900р. </t>
+  </si>
+  <si>
+    <t>R08 </t>
+  </si>
+  <si>
+    <t>г. Георгиевск, ул. Калинина, 101 («Георгиевское ПАТП» за ГМ «Магнит Семейный») </t>
+  </si>
+  <si>
+    <t>Есть освещение. </t>
+  </si>
+  <si>
+    <t>Б+АндреевДо18.10+БрусилинДо18.12.26 </t>
+  </si>
+  <si>
+    <t>18.12.2026 </t>
+  </si>
+  <si>
+    <t>20000 </t>
+  </si>
+  <si>
+    <t>монтаж баннера 2900р </t>
+  </si>
+  <si>
+    <t>R09 </t>
+  </si>
+  <si>
+    <t>г. Георгиевск, ул. Калинина, 120 (напротив магазина «Георгий») </t>
+  </si>
+  <si>
+    <t>перед пересечением с ул. Вехова напротив м-на «Георгий» Есть освещение. </t>
+  </si>
+  <si>
+    <t>Б+РА+ГалкинСВО 4.12-4.01.27(дн 6.12) </t>
+  </si>
+  <si>
+    <t>16.08.2026 </t>
+  </si>
+  <si>
+    <t>04.12.2026 </t>
+  </si>
+  <si>
+    <t>в сторону Центра города, ул. Ермолова </t>
+  </si>
+  <si>
+    <t>R11 </t>
+  </si>
+  <si>
+    <t>г. Георгиевск, ул. Октябрьская, 148 (район ЗАО «Хайнц-Георгиевск» - 1) </t>
+  </si>
+  <si>
+    <t>за регулируемым перекрестком (поворот на УФМС по СК) </t>
+  </si>
+  <si>
+    <t>въезд в город, движение в сторону центра, промзоны, филиала РГГУ </t>
+  </si>
+  <si>
+    <t>R12 </t>
+  </si>
+  <si>
+    <t>г. Георгиевск, ул. Октябрьская, 148 (район ЗАО «Хайнц-Георгиевск» - 2) </t>
+  </si>
+  <si>
+    <t>промзона, район ЗАО «Хайнц-Георгиевск» </t>
+  </si>
+  <si>
+    <t>А+Ра+ЕнкановСВОпо19.10 </t>
+  </si>
+  <si>
+    <t>19.10.2026 </t>
+  </si>
+  <si>
+    <t>выезд в сторону г. Минеральные Воды , г. Будённовска и объездной дороги на г. Пятигорск </t>
+  </si>
+  <si>
+    <t>Б +РА +ГорбуновСВОс22.09 </t>
+  </si>
+  <si>
+    <t>22.01.2027 </t>
+  </si>
+  <si>
+    <t>въезд в город со стороны Мин-вод </t>
+  </si>
+  <si>
+    <t>R13 </t>
+  </si>
+  <si>
+    <t>г. Георгиевск, ул. Шоссейная, 1 / пер. Таманский (район городских озёр, поворот на кожевенный завод и ГМУП ЖКХ) </t>
+  </si>
+  <si>
+    <t>р-н городских озер, поворот на кожевенный завод и ГМУП ЖКХ выезд и въезд в г.Георгиевск из г.Моздок </t>
+  </si>
+  <si>
+    <t>Б Ра Нов </t>
+  </si>
+  <si>
+    <t>выезд из городаВсторону г. Новопав.монтаж2900р. </t>
+  </si>
+  <si>
+    <t>R15 </t>
+  </si>
+  <si>
+    <t>г. Георгиевск, ул. Октябрьская, 112 (СпецАТХ – Георгиевск) </t>
+  </si>
+  <si>
+    <t>возле МУП СпецАТХ-Георгиевск, за перекрёстком с ул. Минераловодской </t>
+  </si>
+  <si>
+    <t>А+Ра+СлободянюкС1.09 </t>
+  </si>
+  <si>
+    <t>01.11.2026 </t>
+  </si>
+  <si>
+    <t>14000 </t>
+  </si>
+  <si>
+    <t>в сторону промзоны, МРЭО ГАИ, ГО Пенсионного Фонда, объездной на г. Пятигорск, г. Минеральные Воды </t>
+  </si>
+  <si>
+    <t>монтаж баннера2900р. </t>
+  </si>
+  <si>
+    <t>R16 </t>
+  </si>
+  <si>
+    <t>г. Георгиевск, ул. Пушкина, 58 (городская Площадь, за пешеходным переходом) </t>
+  </si>
+  <si>
+    <t>городская площадь Победы, за пешеходным переходом </t>
+  </si>
+  <si>
+    <t>Ра+Зарипэ16.09По16.12 </t>
+  </si>
+  <si>
+    <t>16.12.2026 </t>
+  </si>
+  <si>
+    <t>монБанер 2900р. </t>
+  </si>
+  <si>
+    <t>РА  </t>
+  </si>
+  <si>
+    <t>26.08.2026 </t>
+  </si>
+  <si>
+    <t>R17 </t>
+  </si>
+  <si>
+    <t>г. Георгиевск, ул. Калинина, 144 (цветочный магазин) </t>
+  </si>
+  <si>
+    <t>РА+ЗабелинС16.07-16.11Занят </t>
+  </si>
+  <si>
+    <t>16.11.2026 </t>
+  </si>
+  <si>
+    <t>в сторону центра города </t>
+  </si>
+  <si>
+    <t>R18 </t>
+  </si>
+  <si>
+    <t>г. Георгиевск, ул. Тронина, 7 (напротив аптеки) </t>
+  </si>
+  <si>
+    <t>рядом с ТЦ «Панорама» напротив аптеки, школы № 7. </t>
+  </si>
+  <si>
+    <t>А </t>
+  </si>
+  <si>
+    <t>в сторону ул. Быкова </t>
+  </si>
+  <si>
+    <t>Б+РА </t>
+  </si>
+  <si>
+    <t>в сторону ул. Калинина </t>
+  </si>
+  <si>
+    <t>R19 </t>
+  </si>
+  <si>
+    <t>г. Георгиевск, ул. Октябрьская, 143 (въезд МРЭО ГИБДД) </t>
+  </si>
+  <si>
+    <t>въезд в МРЭО ГИБДД ГУВД по СК г. Георгиевск (Георгиевский, Кировский, Советский, Курской районы) </t>
+  </si>
+  <si>
+    <t>13000 </t>
+  </si>
+  <si>
+    <t>от центра в сторону г. Минеральные Воды, г. Будённовска </t>
+  </si>
+  <si>
+    <t>R20 </t>
+  </si>
+  <si>
+    <t>ФАД Кочубей – Минводы, 313км + 900м </t>
+  </si>
+  <si>
+    <t>Федеральная автодорога «Кочубей — Минеральные Воды» </t>
+  </si>
+  <si>
+    <t>БРаСтар+Ульяновец </t>
+  </si>
+  <si>
+    <t>из города Минеральные Воды, в города Георгиевск, Новопавловск, Буденновск, Нефтекумск, Прохладный (КБР), Моздок (РСО-А) </t>
+  </si>
+  <si>
+    <t>R23 </t>
+  </si>
+  <si>
+    <t>Западный обход г. Георгиевска, 8км + 430м </t>
+  </si>
+  <si>
+    <t>Автодорога «Георгиевск — Пятигорск» </t>
+  </si>
+  <si>
+    <t>А РаНакл </t>
+  </si>
+  <si>
+    <t>из городов Георгиевск, Новопавловск, Прохладный, Пятигорск в Минеральные Воды, Будённовск и т.д. </t>
+  </si>
+  <si>
+    <t>Б РаНак </t>
+  </si>
+  <si>
+    <t>в города Георгиевск, Новопавловск, Прохладный, Пятигорск из городов Минеральные Воды, Будённовск и др. </t>
+  </si>
+  <si>
+    <t>R24 </t>
+  </si>
+  <si>
+    <t>Западный обход г. Георгиевска, 10км + 690м </t>
+  </si>
+  <si>
+    <t>А.+Ра </t>
+  </si>
+  <si>
+    <t>Пятигорск-Георгевск монтаж баннера 2900р. </t>
+  </si>
+  <si>
+    <t>Б+РаБелФон </t>
+  </si>
+  <si>
+    <t>из г. Георгиевск в Пятигорск,монтаж банера 2900р </t>
+  </si>
+  <si>
+    <t>R25 </t>
+  </si>
+  <si>
+    <t>Западный обход г. Георгиевска, 10км + 260м </t>
+  </si>
+  <si>
+    <t>из г. Георгиевска, г. Новопавловска (г. Прохладного) в г. Пятигорск, г. Минеральные Воды, г. Будённовск и т.д. </t>
+  </si>
+  <si>
+    <t>монтаж баннера 598х300см. с люверсами 2900р. </t>
+  </si>
+  <si>
+    <t>R26 </t>
+  </si>
+  <si>
+    <t>Автодорога Пятигорск-Георгиевск, 24км + 950м </t>
+  </si>
+  <si>
+    <t>в города Георгиевск, Новопавловск, Прохладный, Минеральные Воды, Буденновск из г. Пятигорска </t>
+  </si>
+  <si>
+    <t>Б СерФонНаклРа </t>
+  </si>
+  <si>
+    <t>из городов Георгиевск, Новопавловск, Прохладный, Минеральные Воды, Буденновск и т.д. в город Пятигорск </t>
+  </si>
+  <si>
+    <t>R30 </t>
+  </si>
+  <si>
+    <t>Автодорога Пятигорск-Георгиевск, 25км + 090м </t>
+  </si>
+  <si>
+    <t>Автодорога «Пятигорск — Георгиевск» </t>
+  </si>
+  <si>
+    <t>А +Отель АргоСходят </t>
+  </si>
+  <si>
+    <t>из г. Пятигорска в г. Георгиевск,  </t>
+  </si>
+  <si>
+    <t>монтаж баннера -2900р. </t>
+  </si>
+  <si>
+    <t>Б Ра чёрный фон </t>
+  </si>
+  <si>
+    <t>из г. Георгиевска, в г. Пятигорск </t>
+  </si>
+  <si>
+    <t>R31 </t>
+  </si>
+  <si>
+    <t>Автодорога  «Пятигорск – Георгиевск» </t>
+  </si>
+  <si>
+    <t>из г. Георгиевска, г. Новопавловска (г. Прохладного), г. Зеленокумска, г. Будённовска, г. Махачкалы в г. Пятигорск </t>
+  </si>
+  <si>
+    <t>монтаж баннера 2600р. </t>
+  </si>
+  <si>
+    <t>Б Ра СтарСайт+ЖК Кристал </t>
+  </si>
+  <si>
+    <t>из г. Пятигорска в г. Георгиевск, г. Новопавловск (г. Прохладный), г. Зеленокумск, г. Будённовск, г. Махачкалу </t>
+  </si>
+  <si>
+    <t>R33 </t>
+  </si>
+  <si>
+    <t>Автодорога Пятигорск-Георгиевск, 24км + 570м </t>
+  </si>
+  <si>
+    <t>А +Чебурек  </t>
+  </si>
+  <si>
+    <t>06.10.2026 </t>
+  </si>
+  <si>
+    <t>монтаж баннера 2600р.  </t>
+  </si>
+  <si>
+    <t>R34 </t>
+  </si>
+  <si>
+    <t>Автодорога Пятигорск-Георгиевск, 24км + 510м </t>
+  </si>
+  <si>
+    <t>Б Ра  </t>
+  </si>
+  <si>
+    <t>из г. Георгиевска, г. Новопавловска (г. Прохладного), г. Зеленокумска, г. Будённовска, г. Махачкалы в г.Пятигорск </t>
+  </si>
+  <si>
+    <t>R53 </t>
+  </si>
+  <si>
+    <t>г. Георгиевск, ул. Ленина, 129 / Пятигорская, 10 </t>
+  </si>
+  <si>
+    <t>рядом с пешеходным переходом, напротив отделения УФМС </t>
+  </si>
+  <si>
+    <t>Б+РА+ </t>
+  </si>
+  <si>
+    <t>центр города, к Площади Победы </t>
+  </si>
+  <si>
+    <t>R54 </t>
+  </si>
+  <si>
+    <t>г. Георгиевск, ул. Пушкина, 78 </t>
+  </si>
+  <si>
+    <t>рядом с МУП ЕРКЦ, отделением администрации, неподалёку от регулируемого перекрёстка с ул. Гагарина и отделением Сбербанка </t>
+  </si>
+  <si>
+    <t>А+Ра </t>
+  </si>
+  <si>
+    <t>к Площади Победы, центр города </t>
+  </si>
+  <si>
+    <t>R55 </t>
+  </si>
+  <si>
+    <t>гГеоргиевск,улКалинина135 </t>
+  </si>
+  <si>
+    <t>ул.Калинина135(стоянкаТЦ «ГеоргиевскМОЛЛ») </t>
+  </si>
+  <si>
+    <t>Б+РаЧёрФ +Концерт </t>
+  </si>
+  <si>
+    <t>монБанера 2900р. </t>
+  </si>
+  <si>
+    <t>12 </t>
+  </si>
+  <si>
+    <t>Призматрон </t>
+  </si>
+  <si>
+    <t>Призматрон, ул. Калинина ул. Батакская </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Есть освещение </t>
+  </si>
+  <si>
+    <t>АЧебДакСвобТаис </t>
+  </si>
+  <si>
+    <t>22000 </t>
+  </si>
+  <si>
+    <t>ул.Калин -ул.Батак монт 8000р. </t>
+  </si>
+  <si>
+    <t>БНаутариумДО10.10,КДЛ, свободн. </t>
+  </si>
+  <si>
+    <t>21000 </t>
+  </si>
+  <si>
+    <t>ул.Калин-ул.Батак монт8000р. </t>
+  </si>
+  <si>
+    <t>СКФСсобЗ/чЧеб </t>
+  </si>
+  <si>
+    <t>ул.Батак-ул.Калин монт8000р. </t>
+  </si>
+  <si>
+    <t>R50 </t>
+  </si>
+  <si>
+    <t>г. Георгиевск, ул. Калинина, 127 (возле пересечения с ул. Салогубова) </t>
+  </si>
+  <si>
+    <t>А1Своб </t>
+  </si>
+  <si>
+    <t>монтаж плёнки на призматрон 8000р. </t>
+  </si>
+  <si>
+    <t>Б1МедТех.2.3.Своб, </t>
+  </si>
+  <si>
+    <t>Лайтбокс 001 </t>
+  </si>
+  <si>
+    <t>Лайтбокс </t>
+  </si>
+  <si>
+    <t>Перекресток ул. Калинина 150а и ул. Батакская 4 </t>
+  </si>
+  <si>
+    <t>С освещением. Изготовление  информации на короб 1х1,5м.- 3800 р. Монтаж -1000 р. Одна сторона. </t>
+  </si>
+  <si>
+    <t>4000 </t>
+  </si>
+  <si>
+    <t>направление из 347квартал  по направлению в центр </t>
+  </si>
+  <si>
+    <t>монтаж РИМ 148.5х98.5см.-1000р </t>
+  </si>
+  <si>
+    <t>Лайтбокс 002 </t>
+  </si>
+  <si>
+    <t>На пересечении ул. Калинина и ул. Салогубова </t>
+  </si>
+  <si>
+    <t>С освещением. Изготовление  информации на короб 1х1.5м.- 3800 р. Монтаж 1000 р. Одна сторона. </t>
+  </si>
+  <si>
+    <t>А+ Ра </t>
+  </si>
+  <si>
+    <t>направление в сторону центра </t>
+  </si>
+  <si>
+    <t>монтаж РИМ 98.5х148.5см.-1000р. </t>
+  </si>
+  <si>
+    <t>Лайтбокс 003 </t>
+  </si>
+  <si>
+    <t>Пересечение ул.Калинина 148 и ул. Батакская 4 </t>
+  </si>
+  <si>
+    <t>С освещением. За пешеходным переходом.Изготовление (РИМ) информации на короб - 3800 р. Монтаж - 1000 р. Одна сторона. </t>
+  </si>
+  <si>
+    <t>А РА(свет) </t>
+  </si>
+  <si>
+    <t>в сторону 347 квартала </t>
+  </si>
+  <si>
+    <t>монтаж 1000р. </t>
+  </si>
+  <si>
+    <t>Бсвет выключен РА </t>
+  </si>
+  <si>
+    <t>4500 </t>
+  </si>
+  <si>
+    <t>направление в сторону  центра </t>
+  </si>
+  <si>
+    <t>Лайтбокс 004 </t>
+  </si>
+  <si>
+    <t>Калинина 125 (центральная улица) </t>
+  </si>
+  <si>
+    <t>С освещением. Изготовление (РИМ) информации на короб 1х1.5м. - 3500 р. Монтаж - 1000 р. Одна сторона. </t>
+  </si>
+  <si>
+    <t>А+Ра(свет горит) </t>
+  </si>
+  <si>
+    <t>напротив Парка Дружбы </t>
+  </si>
+  <si>
+    <t>монтаж Рим 148.5х98.5см-1000р. </t>
+  </si>
+  <si>
+    <t>Лайтбокс 005 </t>
+  </si>
+  <si>
+    <t>ул.Калиниа 148, перед перекрёстком ул.Калинина - ул.Батакская </t>
+  </si>
+  <si>
+    <t>С освещением.  Изготовление  информации на короб 1х1.5м.- 3800 р. Монтаж 1000 р. Одна сторона. </t>
+  </si>
+  <si>
+    <t>Направление в ст.Незлобная  </t>
+  </si>
+  <si>
+    <t>монтаж РИМ 98.5х148.5-1000р. </t>
+  </si>
+  <si>
+    <t>Лайтбокс 007 </t>
+  </si>
+  <si>
+    <t>ул. Калинина 146-148 (центральная улица) </t>
+  </si>
+  <si>
+    <t>С освещением.Изготовление  информации на короб 1х1.5м.- 3800 р. Монтаж РИМ 1000 р. Одна сторона. </t>
+  </si>
+  <si>
+    <t>А Ра(свет горит) </t>
+  </si>
+  <si>
+    <t>по направлению в ст.Незлобную </t>
+  </si>
+  <si>
+    <t>монтаж РИМ 98.5х148.5см.- 1000р. </t>
+  </si>
+  <si>
+    <t>Лайтбокс 008 </t>
+  </si>
+  <si>
+    <t>Светофор на пересечении ул. Калинина и ул. Батакская </t>
+  </si>
+  <si>
+    <t>в направлении 347 квартала </t>
+  </si>
+  <si>
+    <t>монтаж РИМ 98.5х148.5см. -1000р. </t>
+  </si>
+  <si>
+    <t>Лайтбокс 009 </t>
+  </si>
+  <si>
+    <t>ул. Калинина 144 -146 (магазин цветы) </t>
+  </si>
+  <si>
+    <t>А Ра свет горит </t>
+  </si>
+  <si>
+    <t>по направлению в ст. Незлобная </t>
+  </si>
+  <si>
+    <t>монтаж РИМ 98.5см.х148.5см.-1000р. </t>
+  </si>
+  <si>
+    <t>по направлению в центр </t>
+  </si>
+  <si>
+    <t>Лайтбокс 011 </t>
+  </si>
+  <si>
+    <t>ул.Калинина 142 (центральная улица) </t>
+  </si>
+  <si>
+    <t>С освещением. Изготовление  информации на короб 1х1.5м. - 3800 р. Монтаж 1000 р. Одна сторона. </t>
+  </si>
+  <si>
+    <t>А РА(свет горит) </t>
+  </si>
+  <si>
+    <t>по ходу движения в ст.Незлобная съезд вправо к стоматологической клиники Аполония </t>
+  </si>
+  <si>
+    <t>Б Ра(свет горит) </t>
+  </si>
+  <si>
+    <t>Лайтбокс 012 </t>
+  </si>
+  <si>
+    <t>ул.Калинина 117. Единый расчётно -кассовый центр (ЕРКЦ). </t>
+  </si>
+  <si>
+    <t>Лайтбокс 013 </t>
+  </si>
+  <si>
+    <t>ул.Калинина 140 (центральная улица) </t>
+  </si>
+  <si>
+    <t>С освещением.Изготовление  информации на короб 1х1.5м.- 3500 р. Монтаж 1000 р. Одна сторона. </t>
+  </si>
+  <si>
+    <t>А Ра свет выключен </t>
+  </si>
+  <si>
+    <t>по направлению в ст.Незлобная </t>
+  </si>
+  <si>
+    <t>по направлению в сторону центра </t>
+  </si>
+  <si>
+    <t>Лайтбокс 014 </t>
+  </si>
+  <si>
+    <t>Калинина 119. МФЦ. </t>
+  </si>
+  <si>
+    <t>С освещением. Цена зависит от количества занимаемых коробов. Изготовление  информации на короб 1х1,5м.- 3500 р. Монтаж 1000 р. Одна сторона. </t>
+  </si>
+  <si>
+    <t>А Ра  </t>
+  </si>
+  <si>
+    <t>по направлению в сторону центра. </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> монтаж РИМ 98.5х148.5см.-1000р. </t>
+  </si>
+  <si>
+    <t>Б </t>
+  </si>
+  <si>
+    <t>Лайтбокс 015 </t>
+  </si>
+  <si>
+    <t>ул.Калинина 138.  Детский сад  </t>
+  </si>
+  <si>
+    <t>С освещением. Изготовление  информации на короб 1х1.5м. - 3500 р. Монтаж 1000 р. Одна сторона. </t>
+  </si>
+  <si>
+    <t>А Ра свет выключен  </t>
+  </si>
+  <si>
+    <t>по направлению в сторону ст.Незлобная </t>
+  </si>
+  <si>
+    <t>Лайтбокс 016 </t>
+  </si>
+  <si>
+    <t>ул. Калинина 117 </t>
+  </si>
+  <si>
+    <t>С освещениемИзготовление  информации на короб 1х1.5м.- 3500 р. Монтаж 1000 р. Одна сторона. </t>
+  </si>
+  <si>
+    <t>А  Ра </t>
+  </si>
+  <si>
+    <t>по направлению в сторону центра. монтаж 1000р. </t>
+  </si>
+  <si>
+    <t>по направлению в сторону ст. Незлобная. монтаж 1000р. </t>
+  </si>
+  <si>
+    <t>Лайтбокс 017 </t>
+  </si>
+  <si>
+    <t>ул.Калинина 136 пересечение с ул.Тургенева </t>
+  </si>
+  <si>
+    <t>А Ра+СлободянюкСВОс5.03 </t>
+  </si>
+  <si>
+    <t>05.08.2026 </t>
+  </si>
+  <si>
+    <t>направление в сторону микрорайона Берёзка, Палестина, ст.Незлобная </t>
+  </si>
+  <si>
+    <t>Лайтбокс 018 </t>
+  </si>
+  <si>
+    <t>ул.Калинина 113 (центральная улица) </t>
+  </si>
+  <si>
+    <t>С освещением. Изготовление  информации на короб1х1.5м. - 3500 р. Монтаж 1000 р. Одна сторона.  </t>
+  </si>
+  <si>
+    <t>А  Ра свет выключен </t>
+  </si>
+  <si>
+    <t>направление в сторону ст.Незлобной. </t>
+  </si>
+  <si>
+    <t>Лайтбокс 019 </t>
+  </si>
+  <si>
+    <t>ул.Калинина 134 по ходу движения из центра города в сторону ул.Тургенева справа Россельхозбанк </t>
+  </si>
+  <si>
+    <t>С освещением. Изготовление  информации на короб 1х1.5м.- 3500 р. Монтаж 1000 р. Одна сторона. </t>
+  </si>
+  <si>
+    <t>А+Ра+поменялиБлок(6.03.26)свет выключен </t>
+  </si>
+  <si>
+    <t>направление в сторону ст.Незлобной </t>
+  </si>
+  <si>
+    <t>направление в сторону в центра города со стороны микрорайона Берёзка  </t>
+  </si>
+  <si>
+    <t>Лайтбокс 020 </t>
+  </si>
+  <si>
+    <t>ул.Калинина 111. Георгиевский техникум механизации ,автоматизации и управления ( ГТМАУ). </t>
+  </si>
+  <si>
+    <t>С освещением.Изготовление  информации на короб 98,5х148,5 см.- 3500 р. Монтаж 1000 р. Одна сторона. </t>
+  </si>
+  <si>
+    <t>28.04.2026 </t>
+  </si>
+  <si>
+    <t>28.05.2026 </t>
+  </si>
+  <si>
+    <t>направление в сторону центра. монтаж РИМ 98.5х148.5см.-1000р. </t>
+  </si>
+  <si>
+    <t>направление в сторону ст.Незлобной. монтаж РИМ 98.5х148.5см.-1000р. </t>
+  </si>
+  <si>
+    <t>Лайтбокс 021 </t>
+  </si>
+  <si>
+    <t>ул.Калинина 132 по ходу движения из центра города в сторону ст.Незлобная справа магазин “Сияние” </t>
+  </si>
+  <si>
+    <t>С освещением. Изготовление  информации на короб 98.5х148.5см.- 3500 р. Монтаж 1000 р. Одна сторона. </t>
+  </si>
+  <si>
+    <t>Б +Ра </t>
+  </si>
+  <si>
+    <t>парковка магазина  </t>
+  </si>
+  <si>
+    <t>монтажРИМ 98.5х149.5см.- 1000р. </t>
+  </si>
+  <si>
+    <t>Лайтбокс 022 </t>
+  </si>
+  <si>
+    <t>ул.Калинина 109 пересечение с ул.Дружбы. Медицинский центр  </t>
+  </si>
+  <si>
+    <t>монтаж РИМ 98.5см.х148.5см.- 1000р. </t>
+  </si>
+  <si>
+    <t>Лайтбокс 023 </t>
+  </si>
+  <si>
+    <t>ул.Калинина 130. Пешеходный переход перед остановкой  </t>
+  </si>
+  <si>
+    <t>С освещением. Изготовление  информации на короб 98.5х148.5см. - 3800 р. Монтаж 1000 р. Одна сторона. </t>
+  </si>
+  <si>
+    <t>направление в сторону ст. Незлобной </t>
+  </si>
+  <si>
+    <t>МонтажРИМ 98.5х148.5см.-1000р. </t>
+  </si>
+  <si>
+    <t>15.04.2026 </t>
+  </si>
+  <si>
+    <t>Лайтбокс 024 </t>
+  </si>
+  <si>
+    <t>ул.Калинина 105 по ходу движения в сторону центра - гипермакет Магнит (справа),  кинотеатр  </t>
+  </si>
+  <si>
+    <t>А Ра (свет есть) </t>
+  </si>
+  <si>
+    <t>направление из центра в сторону микрорайона Березка, ст.Незлобная </t>
+  </si>
+  <si>
+    <t>Лайтбокс 025 </t>
+  </si>
+  <si>
+    <t>пересечение ул.Калинина -ул.Строителей. По ходу движения из центра при повороте на лево магазин  </t>
+  </si>
+  <si>
+    <t>С освещением. Изготовление  информации на короб 98.5х148.5 см.  - 3500 р. Монтаж 1000 р. Одна сторона. </t>
+  </si>
+  <si>
+    <t>Б+Ра(свет есть) </t>
+  </si>
+  <si>
+    <t>01.10.2024 </t>
+  </si>
+  <si>
+    <t>направление в сторону центра, на светофоре поворот налево на кинотеатр  </t>
+  </si>
+  <si>
+    <t>монтаж РИМ 98.5х148.5см-1000р. </t>
+  </si>
+  <si>
+    <t>Лайтбокс 027 </t>
+  </si>
+  <si>
+    <t>Калинина 128, перед перекрёстком пересечение ул.Калинина - ул.Строителей. Кинотеатр Берёзка. Гипермаркет Магнит. </t>
+  </si>
+  <si>
+    <t>С освещением.Изготовление  информации на короб 98.5х148.5см. - 3500 р. Монтаж 1000 р. Одна сторона. </t>
+  </si>
+  <si>
+    <t>А +Ра (свет есть) </t>
+  </si>
+  <si>
+    <t>направление из центра, ориентир кинотеатр  </t>
+  </si>
+  <si>
+    <t>направление в сторону цента, ориентир кинотеатр  </t>
+  </si>
+  <si>
+    <t>С1 </t>
+  </si>
+  <si>
+    <t>Сити-формат </t>
+  </si>
+  <si>
+    <t>г. Георгиевск, ул. Горийская 7, рядом с магазином Центральный </t>
+  </si>
+  <si>
+    <t>А+ белый </t>
+  </si>
+  <si>
+    <t>баннер 124х183см.+4люверса+800р монтаж </t>
+  </si>
+  <si>
+    <t>С2 </t>
+  </si>
+  <si>
+    <t>А +РА+Выборы </t>
+  </si>
+  <si>
+    <t>монтаж баннера 1.27х1.85м.-800р видимая зона 1.17х1.77м. </t>
+  </si>
+  <si>
     <t>Б+Ра+Выборы </t>
   </si>
   <si>
-    <t>19000 </t>
-[...919 lines deleted...]
-  <si>
     <t>С3 </t>
   </si>
   <si>
     <t>А +Ра </t>
   </si>
   <si>
     <t>01.09.2025 </t>
   </si>
   <si>
     <t>Баннер 124х183см.видимая часть108х167см.+4люверса. монтаж баннера 800р. </t>
   </si>
   <si>
     <t>01.11.2025 </t>
   </si>
   <si>
     <t>монтаж баннера  800р. </t>
   </si>
   <si>
     <t>С4 </t>
   </si>
   <si>
-    <t>15.09.2025 </t>
-[...1 lines deleted...]
-  <si>
     <t>монтаж баннера 1.27х1.85м. видимая зона 1.17х1.77м. монтаж баннера 800р. </t>
   </si>
   <si>
     <t>С5 </t>
   </si>
   <si>
     <t>1.2х1.8м. г. Георгиевск, ул. Горийская 7, рядом с магазином Центральный </t>
   </si>
   <si>
     <t>Монтаж Баннера-700р.  крайние размеры1.24х1,83м Видимая часть1.2х1.8м.по углам 4люверса </t>
   </si>
   <si>
-    <t>А+Ра </t>
-[...1 lines deleted...]
-  <si>
     <t>Баннер 124х183см.видимая часть108х167см.+4люверса. монтаж 800р </t>
   </si>
   <si>
-    <t>01.10.2025 </t>
-[...1 lines deleted...]
-  <si>
     <t>Баннер 124х183см.видимая часть108х167см.+4люверса. монтаж  800р. </t>
   </si>
   <si>
+    <t>С6 </t>
+  </si>
+  <si>
+    <t>А+Ра+Выборы </t>
+  </si>
+  <si>
+    <t>монтаж баннера 1.27х1.85м. видимая зона 1.17х1.77м. монтаж 800р </t>
+  </si>
+  <si>
+    <t>Б+ОфисМаг  </t>
+  </si>
+  <si>
+    <t>16.10.2026 </t>
+  </si>
+  <si>
     <t>С7 </t>
   </si>
   <si>
     <t>Баннер 124х183см.видимая часть 108х167см.+4 люверса. монтаж 800р </t>
   </si>
   <si>
     <t>С8 </t>
-  </si>
-[...4 lines deleted...]
-    <t>Б+Ра+СветофорШевченко </t>
   </si>
   <si>
     <t>С9 </t>
   </si>
   <si>
     <t>А+ РА </t>
   </si>
   <si>
     <t>монтаж 800р </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1579,54 +1615,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L42"/>
+  <dimension ref="A1:L51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A42" sqref="A42:J42"/>
+      <selection activeCell="A51" sqref="A51:J51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="18" customWidth="true" style="0"/>
     <col min="3" max="3" width="36" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="36" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="18" customWidth="true" style="0"/>
     <col min="8" max="8" width="18" customWidth="true" style="0"/>
     <col min="9" max="9" width="18" customWidth="true" style="0"/>
     <col min="10" max="10" width="36" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1689,1430 +1725,1745 @@
       </c>
       <c r="J2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="I9" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="I9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" s="2" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="2" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="D15" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="2" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="K16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="2" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>85</v>
+        <v>29</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>86</v>
+        <v>30</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="K17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="2" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>93</v>
+        <v>10</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>29</v>
+        <v>80</v>
       </c>
       <c r="K18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="2" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>96</v>
+        <v>10</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>98</v>
+        <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="K19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" s="2" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="K20" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" s="2" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>17</v>
+        <v>95</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>68</v>
+        <v>96</v>
       </c>
       <c r="K21" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="2" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" s="2" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>115</v>
+        <v>59</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" s="2" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>121</v>
+        <v>17</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>123</v>
+        <v>84</v>
       </c>
       <c r="K24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="2" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="2" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>133</v>
+        <v>29</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>134</v>
+        <v>10</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>29</v>
+        <v>121</v>
       </c>
       <c r="K26" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" s="2" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>33</v>
+        <v>126</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>58</v>
+        <v>129</v>
       </c>
       <c r="K27" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" s="2" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>33</v>
+        <v>134</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>139</v>
+        <v>88</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>58</v>
+        <v>135</v>
       </c>
       <c r="K28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" s="2" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>33</v>
+        <v>137</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>147</v>
+        <v>88</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>148</v>
+        <v>10</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="K29" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" s="2" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>151</v>
+        <v>10</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>34</v>
+        <v>95</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" s="2" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="K31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" s="2" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="K32" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" s="2" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>163</v>
+        <v>59</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>28</v>
+        <v>153</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>10</v>
+        <v>154</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>164</v>
+        <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:12">
       <c r="A34" s="2" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>10</v>
+        <v>126</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>166</v>
+        <v>25</v>
       </c>
       <c r="K34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:12">
       <c r="A35" s="2" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>171</v>
+        <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" s="2" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="J36" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" s="2" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>180</v>
+        <v>10</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="K37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" s="2" t="s">
-        <v>182</v>
+        <v>167</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>183</v>
+        <v>168</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>185</v>
+        <v>10</v>
       </c>
       <c r="J38" s="2" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="K38" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" s="2" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>189</v>
+        <v>59</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="J39" s="2" t="s">
-        <v>29</v>
+        <v>176</v>
       </c>
       <c r="K39" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" s="2" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>193</v>
+        <v>162</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>194</v>
+        <v>38</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="I40" s="2" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="J40" s="2" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="K40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:12">
       <c r="A41" s="2" t="s">
-        <v>196</v>
+        <v>177</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>197</v>
+        <v>178</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>198</v>
+        <v>162</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>199</v>
+        <v>180</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>201</v>
+        <v>181</v>
       </c>
       <c r="J41" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" s="2" t="s">
-        <v>202</v>
+        <v>182</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="K42" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12">
+      <c r="A43" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="K43" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12">
+      <c r="A44" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I44" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="J44" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="K44" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12">
+      <c r="A45" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="K45" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12">
+      <c r="A46" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I46" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="J46" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="K46" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12">
+      <c r="A47" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="K47" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12">
+      <c r="A48" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="E48" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="D42" s="2" t="s">
+      <c r="F48" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="I48" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="E42" s="2" t="s">
+      <c r="J48" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="K48" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12">
+      <c r="A49" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="F42" s="2" t="s">
+      <c r="B49" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C49" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="G42" s="2" t="s">
-[...8 lines deleted...]
-      <c r="J42" s="2" t="s">
+      <c r="D49" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="K42" t="s">
+      <c r="E49" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="K49" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12">
+      <c r="A50" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="K50" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12">
+      <c r="A51" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="K51" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K6"/>
@@ -3150,218 +3501,218 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="2" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="K2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="2" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="K3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="2" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="K4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="2" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="K5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="2" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="K6" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3401,1473 +3752,1473 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="2" t="s">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>229</v>
+        <v>59</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="K2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="2" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>234</v>
+        <v>245</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="K3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="2" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
       <c r="D4" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="E4" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I4" s="2" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
       <c r="K4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="2" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
       <c r="K5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="2" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="K6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="2" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>257</v>
+        <v>15</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="K7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="2" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>260</v>
+        <v>47</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="K8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="2" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="K9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="2" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>229</v>
+        <v>59</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="K10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="2" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="K11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="2" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>260</v>
+        <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="K12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="2" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="K13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="2" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="K14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="2" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>257</v>
+        <v>15</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="K15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="2" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="K16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="2" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>260</v>
+        <v>47</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="K17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="2" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="K18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="2" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="K19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="2" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="K20" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="2" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C21" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="I21" s="2" t="s">
         <v>299</v>
       </c>
-      <c r="D21" s="2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J21" s="2" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="K21" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="2" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="K22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="2" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>260</v>
+        <v>47</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="K23" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="D24" s="2" t="s">
         <v>309</v>
       </c>
-      <c r="B24" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E24" s="2" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="K24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="D25" s="2" t="s">
         <v>309</v>
       </c>
-      <c r="B25" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E25" s="2" t="s">
-        <v>260</v>
+        <v>47</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="K25" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="2" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="K26" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="2" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>260</v>
+        <v>47</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="K27" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="2" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>320</v>
+        <v>329</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="K28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="2" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>320</v>
+        <v>329</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>229</v>
+        <v>59</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="K29" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="2" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="K30" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="2" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>260</v>
+        <v>47</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="K31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="2" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
       <c r="K32" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="2" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>340</v>
+        <v>38</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="K33" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="2" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>229</v>
+        <v>59</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="K34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="2" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>257</v>
+        <v>15</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="K35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="2" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>229</v>
+        <v>59</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="J36" s="2" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="K36" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="2" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="K37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="2" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>260</v>
+        <v>47</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="J38" s="2" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="K38" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="2" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="J39" s="2" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="K39" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="2" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I40" s="2" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="J40" s="2" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="K40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="2" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>229</v>
+        <v>59</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="J41" s="2" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="K41" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K13"/>
+  <dimension ref="A1:K17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:J13"/>
+      <selection activeCell="A17" sqref="A17:J17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="18" customWidth="true" style="0"/>
     <col min="3" max="3" width="36" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="36" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="18" customWidth="true" style="0"/>
     <col min="8" max="8" width="18" customWidth="true" style="0"/>
     <col min="9" max="9" width="18" customWidth="true" style="0"/>
     <col min="10" max="10" width="36" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -4877,465 +5228,605 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="2" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="K2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="2" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>229</v>
+        <v>59</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="K3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="2" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>372</v>
+        <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="K4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="2" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>229</v>
+        <v>381</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>374</v>
+        <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>375</v>
+        <v>10</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="K5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="2" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>229</v>
+        <v>383</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="K6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="2" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>381</v>
+        <v>10</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>382</v>
+        <v>59</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>372</v>
+        <v>386</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>10</v>
+        <v>387</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="K7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="2" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>381</v>
+        <v>10</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>229</v>
+        <v>213</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>384</v>
+        <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="K8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="2" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>371</v>
+        <v>59</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="K9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="2" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>367</v>
+        <v>391</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>10</v>
+        <v>392</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>229</v>
+        <v>213</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="K10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="2" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>367</v>
+        <v>391</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>10</v>
+        <v>392</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>382</v>
+        <v>59</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="K11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="2" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="K12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="2" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>10</v>
+        <v>399</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="K13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="K14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="K15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="K16" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="K17" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>